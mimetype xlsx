--- v0 (2026-02-10)
+++ v1 (2026-06-10)
@@ -1,537 +1,487 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30015"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\CGE - In Re Celgene Corporation Securities Litigation\Class Notice\Settlement\Website Content\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C96691F6-D78C-4B5E-A6BC-BC50E5F86F2A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{DE312AF1-A1C0-4B75-B8D3-6C795C48D90C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="37320" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="764" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="37320" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="764" firstSheet="2" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Template" sheetId="1" r:id="rId1"/>
     <sheet name="Data Layout" sheetId="12" r:id="rId2"/>
     <sheet name="Domestic Wire Information" sheetId="13" r:id="rId3"/>
     <sheet name="International Wire Information" sheetId="14" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Domestic Wire Information'!$A$1:$U$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'International Wire Information'!$A$1:$U$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Template!$A$3:$AB$3</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A4" i="12" l="1"/>
   <c r="A5" i="12" s="1"/>
   <c r="A6" i="12" s="1"/>
   <c r="A10" i="12" l="1"/>
   <c r="A11" i="12" s="1"/>
   <c r="A12" i="12" s="1"/>
   <c r="A13" i="12" s="1"/>
   <c r="A14" i="12" s="1"/>
   <c r="A16" i="12" s="1"/>
   <c r="A17" i="12" s="1"/>
   <c r="A18" i="12" s="1"/>
   <c r="A19" i="12" s="1"/>
   <c r="A20" i="12" s="1"/>
   <c r="A22" i="12" l="1"/>
   <c r="A23" i="12" s="1"/>
   <c r="A24" i="12" s="1"/>
   <c r="A25" i="12" s="1"/>
   <c r="A26" i="12" s="1"/>
   <c r="A27" i="12" s="1"/>
   <c r="A28" i="12" s="1"/>
   <c r="A30" i="12" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="102">
   <si>
+    <t>BEFORE FILLING OUT THIS TEMPLATE BE SURE YOU HAVE CAREFULLY READ THE ELECTRONIC FILING INSTRUCTIONS AND THE DATA LAYOUT SECTION FOR THE REQUIRED INFORMATION THAT IS TO BE PROVIDED</t>
+  </si>
+  <si>
+    <t>Submitter Information</t>
+  </si>
+  <si>
+    <t>Address Information</t>
+  </si>
+  <si>
+    <t>Beneficial Owner Information</t>
+  </si>
+  <si>
+    <t>Celgene Corporation Common Stock Transaction Information</t>
+  </si>
+  <si>
+    <t>Celgene Corporation Additional Information</t>
+  </si>
+  <si>
+    <t>Submitter Company</t>
+  </si>
+  <si>
+    <t>Submitter Name</t>
+  </si>
+  <si>
+    <t>Submitter Phone</t>
+  </si>
+  <si>
+    <t>Submitter Email</t>
+  </si>
+  <si>
+    <t>Award Payment Method</t>
+  </si>
+  <si>
     <t>Address 1</t>
   </si>
   <si>
     <t>Address 2</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>ZIP</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
-    <t>Quantity</t>
-[...173 lines deleted...]
-    <t>IntermediarySWIFTBankIdentifierCode</t>
+    <t>Owner Account Number</t>
+  </si>
+  <si>
+    <t>Owner Name</t>
+  </si>
+  <si>
+    <t>Owner Tax ID</t>
   </si>
   <si>
     <t>** See E-File Instructions**
 Account Type</t>
   </si>
   <si>
-    <t>Account Type</t>
+    <t>Foreign Entity</t>
+  </si>
+  <si>
+    <t>CUSIP Number</t>
+  </si>
+  <si>
+    <t>Type</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Quantity</t>
+  </si>
+  <si>
+    <t>Price</t>
+  </si>
+  <si>
+    <t>Currency</t>
+  </si>
+  <si>
+    <t>Total Amount</t>
+  </si>
+  <si>
+    <t>Result of An Option (Yes or No)</t>
+  </si>
+  <si>
+    <t>Date of Merger/Acquisition</t>
+  </si>
+  <si>
+    <t>Name of Merged/Acquired Company</t>
   </si>
   <si>
     <t>Date of Authorization by Client</t>
   </si>
   <si>
     <t>Client</t>
   </si>
   <si>
-    <t>Name of the underlying client.</t>
-[...44 lines deleted...]
-    <t>IntermediaryABABankRoutingNumber (if applicable)</t>
+    <t>Column</t>
+  </si>
+  <si>
+    <t>Heading</t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>Submitter Information Column</t>
+  </si>
+  <si>
+    <t>Information pertaining to the company / person submitting this form.</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>E</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Enter "Group Mailing to Submitter's Address", "Make Payable to Submitter Name", "Standard Check", or "Wire".  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Please note, filers selecting Award Payment Method "Wire", must complete the "Domestic Wire Information" and/or "International Wire Information" Tab(s).</t>
     </r>
   </si>
   <si>
-    <t>Enter the date thay the claimant granted authorization to file on their (its) behalf.</t>
-[...26 lines deleted...]
-    <t>Owner Tax ID</t>
+    <t>Address Information Column</t>
+  </si>
+  <si>
+    <t>Provide the address information for which any correspondence, including any benefits issued, should be directed.</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>Country only needs to be populated if the address lies outside the USA.</t>
   </si>
   <si>
     <t>Owner of Celgene common stock Information Column</t>
-  </si>
-[...7 lines deleted...]
-    <t>Owner's Tax ID</t>
   </si>
   <si>
     <t>The full name of the owner (and co-owner, if applicable), go in these columns and they MUST be the correct, complete, unabbreviated names.  Do not include honorifics (e.g., Mr., Mrs., Ms., Dr., Capt., Sgt.) and do not put “FBO” or the like in front of the owner’s name.
 Also, please note:  A trustee, in that capacity, is not the  owner of the security; the full name of the trust should be entered followed by the name(s) of the trustee(s). A comma should separate the name of the trust and the name(s) of the trustee(s).</t>
   </si>
   <si>
+    <t>Account Number(S) through which the owner(s) trade(s)</t>
+  </si>
+  <si>
+    <t>The Complete, Correct, Unabbreviated Name of the Owner</t>
+  </si>
+  <si>
+    <t>Owner's Tax ID</t>
+  </si>
+  <si>
+    <t>Taxpayer Identification Number (SSN or EIN)</t>
+  </si>
+  <si>
+    <t>Account Type</t>
+  </si>
+  <si>
+    <t>Insert one of the following: "Individual","Corporation","IRA","UGMA Custodian","Partnership","Estate","Trust", or if other insert "Other, [provide discription]"</t>
+  </si>
+  <si>
     <t>If the owner is a foreign entity, fill in with "YES". Otherwise, leave blank.</t>
+  </si>
+  <si>
+    <t>Celgene Corporation Transactions</t>
+  </si>
+  <si>
+    <t>Information regarding each transaction will go in the fields below.</t>
+  </si>
+  <si>
+    <t>Please enter "B" for holdings as of the opening of trading on April 27, 2017, "P" for purchases, "S" for sales, "R" for free receipt of shares, "D" for free delivery of shares, "AQ" for Merger shares received and "E" for holdings as of the close of trading on July 27, 2018.</t>
+  </si>
+  <si>
+    <t>Date of transaction.</t>
+  </si>
+  <si>
+    <t>Number of shares</t>
+  </si>
+  <si>
+    <t>Price per share.</t>
+  </si>
+  <si>
+    <t>Only needs to be populated with the 3 letter currency code if the transaction was executed in a currency other than US dollars.</t>
+  </si>
+  <si>
+    <t>Total amount of the transaction.</t>
+  </si>
+  <si>
+    <t>Only fill out these fields if the transaction falls into one of the categories listed below.</t>
+  </si>
+  <si>
+    <t>Result of Option</t>
+  </si>
+  <si>
+    <t>Enter "YES" if transaction was the result of an Option.  Otherwise, leave blank.</t>
+  </si>
+  <si>
+    <t>Y</t>
+  </si>
+  <si>
+    <t>Date of Merger/Acquisition Transaction</t>
+  </si>
+  <si>
+    <t>Z</t>
+  </si>
+  <si>
+    <t>AA</t>
+  </si>
+  <si>
+    <t>Enter the date thay the claimant granted authorization to file on their (its) behalf.</t>
+  </si>
+  <si>
+    <t>AB</t>
+  </si>
+  <si>
+    <t>Name of the underlying client.</t>
+  </si>
+  <si>
+    <t>Please note, for electronically submitted claims, one claim will be created for each separate account included in your file. If you prefer that a single claim be created on behalf of each legal entity in your file, including all transactions made by that person or entity no matter how many separate accounts that person or entity has, please clearly indicate that you request "filing by legal entity" in your submission e-mail and cover letter.</t>
+  </si>
+  <si>
+    <t>BankName</t>
+  </si>
+  <si>
+    <t>BankStreetAddress</t>
+  </si>
+  <si>
+    <t>BankCity</t>
+  </si>
+  <si>
+    <t>BankStateProvince</t>
+  </si>
+  <si>
+    <t>BankPostalCode</t>
+  </si>
+  <si>
+    <t>BankCountryName</t>
+  </si>
+  <si>
+    <t>ABABankRoutingNumber</t>
+  </si>
+  <si>
+    <t>BeneficiaryAccountNumber</t>
+  </si>
+  <si>
+    <t>BeneficiaryAccountHolderName</t>
+  </si>
+  <si>
+    <t>BeneficiaryStreetAddress</t>
+  </si>
+  <si>
+    <t>BeneficiaryCity</t>
+  </si>
+  <si>
+    <t>BeneficiaryStateProvince</t>
+  </si>
+  <si>
+    <t>BeneficiaryPostalCode</t>
+  </si>
+  <si>
+    <t>BeneficiaryCountryName</t>
+  </si>
+  <si>
+    <t>For Further Credit Account Name (if applicable)</t>
+  </si>
+  <si>
+    <t>For Further Credit Account Number (if applicable)</t>
+  </si>
+  <si>
+    <t>Additional Notes/Reference/Comments (if applicable)</t>
+  </si>
+  <si>
+    <t>IntermediaryBankCity</t>
+  </si>
+  <si>
+    <t>IntermediaryBankStateProvince</t>
+  </si>
+  <si>
+    <t>IntermediaryBankPostalCode</t>
+  </si>
+  <si>
+    <t>IntermediarySWIFTBankIdentifierCode</t>
+  </si>
+  <si>
+    <t>SWIFTBankIdentifierCode</t>
+  </si>
+  <si>
+    <t>IBANInternationalBankAccountNumber</t>
+  </si>
+  <si>
+    <t>CLABEMexicoBankAccountNumber</t>
+  </si>
+  <si>
+    <t>AccountHolderName</t>
+  </si>
+  <si>
+    <t>AccountNumber</t>
+  </si>
+  <si>
+    <t>IntermediaryBankName (if applicable)</t>
+  </si>
+  <si>
+    <t>IntermediaryABABankRoutingNumber (if applicable)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="18">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
-    </font>
-[...47 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="MS Sans Serif"/>
     </font>
@@ -771,283 +721,270 @@
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="96">
+  <cellXfs count="87">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="14" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="14" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="14" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="14" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="7" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="7" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF60BB46"/>
       <color rgb="FF800000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
@@ -1332,921 +1269,958 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:AB3"/>
   <sheetViews>
     <sheetView topLeftCell="U1" workbookViewId="0">
       <selection activeCell="AC3" sqref="AC3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14"/>
+  <sheetFormatPr defaultRowHeight="14.1"/>
   <cols>
-    <col min="1" max="1" width="18.83203125" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="8" width="17.08203125" customWidth="1"/>
+    <col min="1" max="1" width="18.85546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="3" width="17.140625" customWidth="1"/>
+    <col min="4" max="4" width="15.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="26.28515625" style="8" customWidth="1"/>
+    <col min="6" max="8" width="17.140625" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
-    <col min="10" max="10" width="17.08203125" customWidth="1"/>
-    <col min="11" max="11" width="17.08203125" style="8" customWidth="1"/>
+    <col min="10" max="10" width="17.140625" customWidth="1"/>
+    <col min="11" max="11" width="17.140625" style="8" customWidth="1"/>
     <col min="12" max="12" width="16" customWidth="1"/>
-    <col min="13" max="13" width="92.75" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="27" max="28" width="34.33203125" customWidth="1"/>
+    <col min="13" max="13" width="92.7109375" customWidth="1"/>
+    <col min="14" max="15" width="16.140625" customWidth="1"/>
+    <col min="16" max="16" width="15.28515625" style="8" customWidth="1"/>
+    <col min="17" max="22" width="14.28515625" customWidth="1"/>
+    <col min="23" max="23" width="14.28515625" style="8" customWidth="1"/>
+    <col min="24" max="24" width="44.140625" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="25.85546875" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="27" max="28" width="34.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="27.75" customHeight="1">
-      <c r="A1" s="60" t="s">
-[...31 lines deleted...]
-      <c r="A2" s="70" t="s">
+      <c r="A1" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
+      <c r="E1" s="80"/>
+      <c r="F1" s="80"/>
+      <c r="G1" s="80"/>
+      <c r="H1" s="80"/>
+      <c r="I1" s="80"/>
+      <c r="J1" s="80"/>
+      <c r="K1" s="80"/>
+      <c r="L1" s="80"/>
+      <c r="M1" s="80"/>
+      <c r="N1" s="80"/>
+      <c r="O1" s="80"/>
+      <c r="P1" s="80"/>
+      <c r="Q1" s="80"/>
+      <c r="R1" s="80"/>
+      <c r="S1" s="80"/>
+      <c r="T1" s="80"/>
+      <c r="U1" s="80"/>
+      <c r="V1" s="80"/>
+      <c r="W1" s="80"/>
+      <c r="X1" s="80"/>
+      <c r="Y1" s="80"/>
+      <c r="Z1" s="80"/>
+      <c r="AA1" s="80"/>
+      <c r="AB1" s="80"/>
+    </row>
+    <row r="2" spans="1:28" ht="14.45">
+      <c r="A2" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="51" t="s">
+        <v>2</v>
+      </c>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="52"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="54" t="s">
+        <v>3</v>
+      </c>
+      <c r="M2" s="55"/>
+      <c r="N2" s="55"/>
+      <c r="O2" s="55"/>
+      <c r="P2" s="55"/>
+      <c r="Q2" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="R2" s="49"/>
+      <c r="S2" s="49"/>
+      <c r="T2" s="49"/>
+      <c r="U2" s="49"/>
+      <c r="V2" s="49"/>
+      <c r="W2" s="50"/>
+      <c r="X2" s="59" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y2" s="80"/>
+      <c r="Z2" s="80"/>
+      <c r="AA2" s="80"/>
+      <c r="AB2" s="81"/>
+    </row>
+    <row r="3" spans="1:28" ht="44.1" thickBot="1">
+      <c r="A3" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="H3" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="J3" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="K3" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="L3" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="M3" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="N3" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B2" s="71"/>
-[...36 lines deleted...]
-      <c r="A3" s="1" t="s">
+      <c r="O3" s="37" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="2" t="s">
+      <c r="P3" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q3" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="R3" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="E3" s="3" t="s">
+      <c r="S3" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="T3" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="U3" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="V3" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="W3" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="X3" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y3" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z3" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA3" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB3" s="7" t="s">
         <v>33</v>
-      </c>
-[...67 lines deleted...]
-        <v>68</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:AB1"/>
     <mergeCell ref="Q2:W2"/>
     <mergeCell ref="F2:K2"/>
     <mergeCell ref="L2:P2"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="X2:AB2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F36"/>
   <sheetViews>
     <sheetView topLeftCell="A17" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B36" sqref="B36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="2" max="2" width="128" customWidth="1"/>
-    <col min="3" max="3" width="240.33203125" style="16" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="1.83203125" customWidth="1"/>
+    <col min="3" max="3" width="240.28515625" style="11" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="1.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="15" thickBot="1">
-      <c r="A1" s="19" t="s">
-[...11 lines deleted...]
-      <c r="A2" s="83" t="s">
+      <c r="A1" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="C1" s="14" t="s">
         <v>36</v>
       </c>
-      <c r="B2" s="84"/>
-[...4 lines deleted...]
-      <c r="F2" s="15"/>
+      <c r="D1" s="15"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+    </row>
+    <row r="2" spans="1:6" ht="15.6">
+      <c r="A2" s="68" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2" s="69"/>
+      <c r="C2" s="60" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2" s="61"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="82"/>
     </row>
     <row r="3" spans="1:6" ht="15" customHeight="1">
-      <c r="A3" s="21" t="s">
-[...6 lines deleted...]
-      <c r="F3" s="14"/>
+      <c r="A3" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" s="83"/>
+      <c r="D3" s="17"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="82"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="21" t="str">
+      <c r="A4" s="16" t="str">
         <f>CHAR(CODE(A3)+1)</f>
         <v>B</v>
       </c>
-      <c r="B4" s="18" t="s">
-[...3 lines deleted...]
-      <c r="F4" s="14"/>
+      <c r="B4" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" s="83"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="82"/>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="21" t="str">
+      <c r="A5" s="16" t="str">
         <f>CHAR(CODE(A4)+1)</f>
         <v>C</v>
       </c>
-      <c r="B5" s="18" t="s">
-[...3 lines deleted...]
-      <c r="F5" s="11"/>
+      <c r="B5" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" s="83"/>
+      <c r="D5" s="17"/>
+      <c r="E5" s="45"/>
+      <c r="F5" s="84"/>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" s="21" t="str">
+      <c r="A6" s="16" t="str">
         <f>CHAR(CODE(A5)+1)</f>
         <v>D</v>
       </c>
-      <c r="B6" s="18" t="s">
-[...3 lines deleted...]
-      <c r="F6" s="11"/>
+      <c r="B6" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="83"/>
+      <c r="D6" s="17"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="84"/>
     </row>
     <row r="7" spans="1:6" ht="15" thickBot="1">
-      <c r="A7" s="23" t="s">
-[...20 lines deleted...]
-      <c r="F8" s="15"/>
+      <c r="A7" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="C7" s="46" t="s">
+        <v>41</v>
+      </c>
+      <c r="D7" s="20"/>
+      <c r="E7" s="45"/>
+      <c r="F7" s="84"/>
+    </row>
+    <row r="8" spans="1:6" ht="15.6">
+      <c r="A8" s="70" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" s="71"/>
+      <c r="C8" s="62" t="s">
+        <v>43</v>
+      </c>
+      <c r="D8" s="63"/>
+      <c r="E8" s="45"/>
+      <c r="F8" s="82"/>
     </row>
     <row r="9" spans="1:6" ht="15" customHeight="1">
-      <c r="A9" s="26" t="s">
-[...6 lines deleted...]
-      <c r="F9" s="12"/>
+      <c r="A9" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="83"/>
+      <c r="D9" s="22"/>
+      <c r="E9" s="45"/>
+      <c r="F9" s="85"/>
     </row>
     <row r="10" spans="1:6">
-      <c r="A10" s="26" t="str">
+      <c r="A10" s="21" t="str">
         <f t="shared" ref="A10:A28" si="0">CHAR(CODE(A9)+1)</f>
         <v>G</v>
       </c>
-      <c r="B10" s="17" t="s">
-[...3 lines deleted...]
-      <c r="F10" s="12"/>
+      <c r="B10" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="83"/>
+      <c r="D10" s="22"/>
+      <c r="E10" s="45"/>
+      <c r="F10" s="85"/>
     </row>
     <row r="11" spans="1:6">
-      <c r="A11" s="26" t="str">
+      <c r="A11" s="21" t="str">
         <f t="shared" si="0"/>
         <v>H</v>
       </c>
-      <c r="B11" s="17" t="s">
-[...3 lines deleted...]
-      <c r="F11" s="12"/>
+      <c r="B11" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" s="83"/>
+      <c r="D11" s="22"/>
+      <c r="E11" s="45"/>
+      <c r="F11" s="85"/>
     </row>
     <row r="12" spans="1:6">
-      <c r="A12" s="26" t="str">
+      <c r="A12" s="21" t="str">
         <f t="shared" si="0"/>
         <v>I</v>
       </c>
-      <c r="B12" s="17" t="s">
-[...3 lines deleted...]
-      <c r="F12" s="12"/>
+      <c r="B12" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="83"/>
+      <c r="D12" s="22"/>
+      <c r="E12" s="45"/>
+      <c r="F12" s="85"/>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="26" t="str">
+      <c r="A13" s="21" t="str">
         <f t="shared" si="0"/>
         <v>J</v>
       </c>
-      <c r="B13" s="17" t="s">
-[...3 lines deleted...]
-      <c r="F13" s="12"/>
+      <c r="B13" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="83"/>
+      <c r="D13" s="22"/>
+      <c r="E13" s="45"/>
+      <c r="F13" s="85"/>
     </row>
     <row r="14" spans="1:6" ht="15" thickBot="1">
-      <c r="A14" s="28" t="str">
+      <c r="A14" s="23" t="str">
         <f t="shared" si="0"/>
         <v>K</v>
       </c>
-      <c r="B14" s="29" t="s">
-[...6 lines deleted...]
-      <c r="F14" s="13"/>
+      <c r="B14" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="46" t="s">
+        <v>45</v>
+      </c>
+      <c r="D14" s="25"/>
+      <c r="E14" s="45"/>
+      <c r="F14" s="85"/>
     </row>
     <row r="15" spans="1:6" ht="78" customHeight="1">
-      <c r="A15" s="87" t="s">
-[...7 lines deleted...]
-      <c r="F15" s="13"/>
+      <c r="A15" s="72" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" s="73"/>
+      <c r="C15" s="74" t="s">
+        <v>47</v>
+      </c>
+      <c r="D15" s="75"/>
+      <c r="E15" s="45"/>
+      <c r="F15" s="85"/>
     </row>
     <row r="16" spans="1:6" ht="15" customHeight="1">
-      <c r="A16" s="32" t="str">
+      <c r="A16" s="26" t="str">
         <f>CHAR(CODE(A14)+1)</f>
         <v>L</v>
       </c>
-      <c r="B16" s="33" t="s">
-[...3 lines deleted...]
-      <c r="F16" s="12"/>
+      <c r="B16" s="27" t="s">
+        <v>48</v>
+      </c>
+      <c r="C16" s="83"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="85"/>
     </row>
     <row r="17" spans="1:6">
-      <c r="A17" s="32" t="str">
+      <c r="A17" s="26" t="str">
         <f t="shared" si="0"/>
         <v>M</v>
       </c>
-      <c r="B17" s="33" t="s">
-[...3 lines deleted...]
-      <c r="F17" s="12"/>
+      <c r="B17" s="27" t="s">
+        <v>49</v>
+      </c>
+      <c r="C17" s="83"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="85"/>
     </row>
     <row r="18" spans="1:6">
-      <c r="A18" s="32" t="str">
+      <c r="A18" s="26" t="str">
         <f t="shared" si="0"/>
         <v>N</v>
       </c>
-      <c r="B18" s="33" t="s">
-[...6 lines deleted...]
-      <c r="F18" s="12"/>
+      <c r="B18" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="C18" s="83" t="s">
+        <v>51</v>
+      </c>
+      <c r="D18" s="28"/>
+      <c r="E18" s="45"/>
+      <c r="F18" s="85"/>
     </row>
     <row r="19" spans="1:6">
-      <c r="A19" s="32" t="str">
+      <c r="A19" s="26" t="str">
         <f t="shared" si="0"/>
         <v>O</v>
       </c>
-      <c r="B19" s="33" t="s">
-[...6 lines deleted...]
-      <c r="F19" s="12"/>
+      <c r="B19" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="C19" s="83" t="s">
+        <v>53</v>
+      </c>
+      <c r="D19" s="28"/>
+      <c r="E19" s="45"/>
+      <c r="F19" s="85"/>
     </row>
     <row r="20" spans="1:6" ht="15" customHeight="1" thickBot="1">
-      <c r="A20" s="32" t="str">
+      <c r="A20" s="26" t="str">
         <f t="shared" si="0"/>
         <v>P</v>
       </c>
-      <c r="B20" s="35" t="s">
-[...17 lines deleted...]
-      <c r="F21" s="13"/>
+      <c r="B20" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="C20" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="D20" s="30"/>
+      <c r="E20" s="45"/>
+      <c r="F20" s="85"/>
+    </row>
+    <row r="21" spans="1:6" ht="15.6">
+      <c r="A21" s="66" t="s">
+        <v>55</v>
+      </c>
+      <c r="B21" s="67"/>
+      <c r="C21" s="76" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" s="77"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="85"/>
     </row>
     <row r="22" spans="1:6" ht="15" customHeight="1">
-      <c r="A22" s="37" t="str">
+      <c r="A22" s="31" t="str">
         <f>CHAR(CODE(A20)+1)</f>
         <v>Q</v>
       </c>
-      <c r="B22" s="38" t="s">
-[...3 lines deleted...]
-      <c r="F22" s="13"/>
+      <c r="B22" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="C22" s="83"/>
+      <c r="D22" s="33"/>
+      <c r="E22" s="45"/>
+      <c r="F22" s="85"/>
     </row>
     <row r="23" spans="1:6">
-      <c r="A23" s="37" t="str">
+      <c r="A23" s="31" t="str">
         <f t="shared" si="0"/>
         <v>R</v>
       </c>
-      <c r="B23" s="38" t="s">
-[...6 lines deleted...]
-      <c r="F23" s="15"/>
+      <c r="B23" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="C23" s="83" t="s">
+        <v>57</v>
+      </c>
+      <c r="D23" s="33"/>
+      <c r="E23" s="45"/>
+      <c r="F23" s="82"/>
     </row>
     <row r="24" spans="1:6">
-      <c r="A24" s="37" t="str">
+      <c r="A24" s="31" t="str">
         <f t="shared" si="0"/>
         <v>S</v>
       </c>
-      <c r="B24" s="38" t="s">
-[...6 lines deleted...]
-      <c r="F24" s="13"/>
+      <c r="B24" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="C24" s="83" t="s">
+        <v>58</v>
+      </c>
+      <c r="D24" s="33"/>
+      <c r="E24" s="45"/>
+      <c r="F24" s="85"/>
     </row>
     <row r="25" spans="1:6">
-      <c r="A25" s="37" t="str">
+      <c r="A25" s="31" t="str">
         <f t="shared" si="0"/>
         <v>T</v>
       </c>
-      <c r="B25" s="38" t="s">
-[...5 lines deleted...]
-      <c r="D25" s="39"/>
+      <c r="B25" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C25" s="83" t="s">
+        <v>59</v>
+      </c>
+      <c r="D25" s="33"/>
+      <c r="E25" s="45"/>
+      <c r="F25" s="45"/>
     </row>
     <row r="26" spans="1:6">
-      <c r="A26" s="37" t="str">
+      <c r="A26" s="31" t="str">
         <f t="shared" si="0"/>
         <v>U</v>
       </c>
-      <c r="B26" s="38" t="s">
-[...6 lines deleted...]
-      <c r="F26" s="13"/>
+      <c r="B26" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="C26" s="83" t="s">
+        <v>60</v>
+      </c>
+      <c r="D26" s="33"/>
+      <c r="E26" s="45"/>
+      <c r="F26" s="85"/>
     </row>
     <row r="27" spans="1:6">
-      <c r="A27" s="37" t="str">
+      <c r="A27" s="31" t="str">
         <f t="shared" si="0"/>
         <v>V</v>
       </c>
-      <c r="B27" s="38" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="40" t="s">
+      <c r="B27" s="32" t="s">
         <v>27</v>
       </c>
-      <c r="D27" s="39"/>
+      <c r="C27" s="83" t="s">
+        <v>61</v>
+      </c>
+      <c r="D27" s="33"/>
+      <c r="E27" s="45"/>
+      <c r="F27" s="45"/>
     </row>
     <row r="28" spans="1:6" ht="15" customHeight="1" thickBot="1">
-      <c r="A28" s="41" t="str">
+      <c r="A28" s="34" t="str">
         <f t="shared" si="0"/>
         <v>W</v>
       </c>
-      <c r="B28" s="42" t="s">
-        <v>18</v>
+      <c r="B28" s="35" t="s">
+        <v>28</v>
       </c>
       <c r="C28" s="46" t="s">
-        <v>42</v>
-[...13 lines deleted...]
-      <c r="F29" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="D28" s="36"/>
+      <c r="E28" s="45"/>
+      <c r="F28" s="85"/>
+    </row>
+    <row r="29" spans="1:6" ht="15.6">
+      <c r="A29" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="B29" s="65"/>
+      <c r="C29" s="78" t="s">
+        <v>63</v>
+      </c>
+      <c r="D29" s="79"/>
+      <c r="E29" s="45"/>
+      <c r="F29" s="85"/>
     </row>
     <row r="30" spans="1:6" ht="15" customHeight="1">
-      <c r="A30" s="47" t="str">
+      <c r="A30" s="39" t="str">
         <f>CHAR(CODE(A28)+1)</f>
         <v>X</v>
       </c>
-      <c r="B30" s="48" t="s">
-[...6 lines deleted...]
-      <c r="F30" s="13"/>
+      <c r="B30" s="40" t="s">
+        <v>64</v>
+      </c>
+      <c r="C30" s="83" t="s">
+        <v>65</v>
+      </c>
+      <c r="D30" s="86"/>
+      <c r="E30" s="45"/>
+      <c r="F30" s="85"/>
     </row>
     <row r="31" spans="1:6">
-      <c r="A31" s="47" t="s">
-[...8 lines deleted...]
-      <c r="D31" s="51"/>
+      <c r="A31" s="39" t="s">
+        <v>66</v>
+      </c>
+      <c r="B31" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="C31" s="83" t="s">
+        <v>67</v>
+      </c>
+      <c r="D31" s="41"/>
+      <c r="E31" s="45"/>
+      <c r="F31" s="45"/>
     </row>
     <row r="32" spans="1:6">
-      <c r="A32" s="47" t="s">
-[...8 lines deleted...]
-      <c r="D32" s="51"/>
+      <c r="A32" s="39" t="s">
+        <v>68</v>
+      </c>
+      <c r="B32" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="C32" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="D32" s="41"/>
+      <c r="E32" s="45"/>
+      <c r="F32" s="45"/>
     </row>
     <row r="33" spans="1:4">
-      <c r="A33" s="47" t="s">
-[...8 lines deleted...]
-      <c r="D33" s="51"/>
+      <c r="A33" s="39" t="s">
+        <v>69</v>
+      </c>
+      <c r="B33" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="C33" s="83" t="s">
+        <v>70</v>
+      </c>
+      <c r="D33" s="41"/>
     </row>
     <row r="34" spans="1:4" ht="15" thickBot="1">
-      <c r="A34" s="47" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A34" s="39" t="s">
+        <v>71</v>
+      </c>
+      <c r="B34" s="38" t="s">
+        <v>33</v>
+      </c>
+      <c r="C34" s="46" t="s">
+        <v>72</v>
+      </c>
+      <c r="D34" s="42"/>
+    </row>
+    <row r="36" spans="1:4" ht="42.6">
+      <c r="A36" s="45"/>
+      <c r="B36" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C36" s="83"/>
+      <c r="D36" s="45"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="C32:C33">
     <sortCondition descending="1" ref="C32:C33"/>
   </sortState>
   <mergeCells count="10">
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="C29:D29"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2D7EE593-B79C-4EA5-8B07-C1DB7834FF5F}">
   <dimension ref="A1:U1"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.08203125" defaultRowHeight="14.5"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.45"/>
   <cols>
-    <col min="1" max="1" width="11.25" style="53" bestFit="1" customWidth="1"/>
-[...20 lines deleted...]
-    <col min="22" max="16384" width="9.08203125" style="53"/>
+    <col min="1" max="1" width="11.28515625" style="43" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17.7109375" style="43" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.5703125" style="43" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="17.42578125" style="43" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="15.42578125" style="43" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="17.42578125" style="43" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="22.42578125" style="43" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="24.5703125" style="43" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="28.28515625" style="43" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="22.85546875" style="43" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="14.5703125" style="43" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="22.5703125" style="43" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="20.5703125" style="43" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="22.5703125" style="43" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="40.28515625" style="43" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="42" style="43" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="46" style="43" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="20" style="43" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="28" style="43" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="25.85546875" style="43" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="33.42578125" style="43" bestFit="1" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="43"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
-      <c r="A1" s="58" t="s">
-[...23 lines deleted...]
-      <c r="I1" s="58" t="s">
+      <c r="A1" s="83" t="s">
         <v>74</v>
       </c>
-      <c r="J1" s="58" t="s">
+      <c r="B1" s="83" t="s">
         <v>75</v>
       </c>
-      <c r="K1" s="58" t="s">
+      <c r="C1" s="83" t="s">
         <v>76</v>
       </c>
-      <c r="L1" s="58" t="s">
+      <c r="D1" s="83" t="s">
         <v>77</v>
       </c>
-      <c r="M1" s="58" t="s">
+      <c r="E1" s="83" t="s">
         <v>78</v>
       </c>
-      <c r="N1" s="58" t="s">
+      <c r="F1" s="83" t="s">
         <v>79</v>
       </c>
-      <c r="O1" s="58" t="s">
+      <c r="G1" s="83" t="s">
         <v>80</v>
       </c>
-      <c r="P1" s="58" t="s">
+      <c r="H1" s="83" t="s">
         <v>81</v>
       </c>
-      <c r="Q1" s="58" t="s">
+      <c r="I1" s="83" t="s">
         <v>82</v>
       </c>
-      <c r="R1" s="53" t="s">
-[...9 lines deleted...]
-        <v>64</v>
+      <c r="J1" s="83" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" s="83" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" s="83" t="s">
+        <v>85</v>
+      </c>
+      <c r="M1" s="83" t="s">
+        <v>86</v>
+      </c>
+      <c r="N1" s="83" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" s="83" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" s="83" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q1" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="R1" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="S1" s="83" t="s">
+        <v>92</v>
+      </c>
+      <c r="T1" s="83" t="s">
+        <v>93</v>
+      </c>
+      <c r="U1" s="83" t="s">
+        <v>94</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5DE20030-7C8A-4686-832D-1582703095FC}">
   <dimension ref="A1:U1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.08203125" defaultRowHeight="14.5"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.45"/>
   <cols>
-    <col min="1" max="1" width="11.25" style="53" bestFit="1" customWidth="1"/>
-[...20 lines deleted...]
-    <col min="22" max="16384" width="9.08203125" style="53"/>
+    <col min="1" max="1" width="11.28515625" style="43" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17.7109375" style="43" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.5703125" style="43" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="17.42578125" style="43" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="15.42578125" style="43" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="17.42578125" style="43" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="22.42578125" style="43" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="24.5703125" style="43" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="28.28515625" style="43" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="22.85546875" style="43" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="14.5703125" style="43" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="22.5703125" style="43" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="20.5703125" style="43" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="22.5703125" style="43" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="40.28515625" style="43" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="42" style="43" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="46" style="43" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="20" style="43" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="28" style="43" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="25.85546875" style="43" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="33.42578125" style="43" bestFit="1" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="43"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
-      <c r="A1" s="58" t="s">
-[...32 lines deleted...]
-      <c r="L1" s="58" t="s">
+      <c r="A1" s="83" t="s">
+        <v>74</v>
+      </c>
+      <c r="B1" s="83" t="s">
         <v>75</v>
       </c>
-      <c r="M1" s="58" t="s">
+      <c r="C1" s="83" t="s">
         <v>76</v>
       </c>
-      <c r="N1" s="58" t="s">
+      <c r="D1" s="83" t="s">
         <v>77</v>
       </c>
-      <c r="O1" s="58" t="s">
+      <c r="E1" s="83" t="s">
         <v>78</v>
       </c>
-      <c r="P1" s="58" t="s">
+      <c r="F1" s="83" t="s">
         <v>79</v>
       </c>
-      <c r="Q1" s="58" t="s">
+      <c r="G1" s="83" t="s">
+        <v>95</v>
+      </c>
+      <c r="H1" s="83" t="s">
+        <v>96</v>
+      </c>
+      <c r="I1" s="83" t="s">
+        <v>97</v>
+      </c>
+      <c r="J1" s="83" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" s="83" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" s="83" t="s">
         <v>83</v>
       </c>
-      <c r="R1" s="53" t="s">
+      <c r="M1" s="83" t="s">
         <v>84</v>
       </c>
-      <c r="S1" s="53" t="s">
-[...6 lines deleted...]
-        <v>82</v>
+      <c r="N1" s="83" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" s="83" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" s="83" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" s="83" t="s">
+        <v>100</v>
+      </c>
+      <c r="R1" s="83" t="s">
+        <v>101</v>
+      </c>
+      <c r="S1" s="83" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" s="83" t="s">
+        <v>89</v>
+      </c>
+      <c r="U1" s="83" t="s">
+        <v>90</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...19 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
+  <Manager/>
   <Company>Microsoft</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-[...1 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Jason Dekdebrun</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>